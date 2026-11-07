--- v0 (2026-09-07)
+++ v1 (2026-11-07)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rf9658369a6a64af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rbc915eedf1014007" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:ind w:left="300" w:right="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3362325" cy="828675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="https://www.polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
+                    <pic:cNvPr id="2" name="https://polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_732c4511cbfd457eb6d5468b0df19bac"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_95b3d07f630d4436b37175921c71a845"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3362325" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="300" w:right="300"/>
@@ -213,27 +213,27 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In plant news, Sinopec Zhongyuan Petrochemical has shut down its cracker for maintenance in early April 2024. Further details on the duration of the shutdown could not be ascertained. Located in Puyang, Henan in China, the cracker has a propylene capacity of 95,000 mt/year.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_732c4511cbfd457eb6d5468b0df19bac" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_95b3d07f630d4436b37175921c71a845" /></Relationships>
+</file>