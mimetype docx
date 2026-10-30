--- v0 (2026-09-12)
+++ v1 (2026-10-30)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0edf055526304f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R62197f16b546431a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:ind w:left="300" w:right="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3362325" cy="828675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="https://www.polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
+                    <pic:cNvPr id="2" name="https://polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_6b0c784758f04c40a6c57ffad0fae20e"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_24cf46b926e545a980cd75f54d7d8f1f"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3362325" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="300" w:right="300"/>
@@ -2676,27 +2676,27 @@
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_6b0c784758f04c40a6c57ffad0fae20e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc901219aacd5487a" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_24cf46b926e545a980cd75f54d7d8f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4020692f35a74bab" /></Relationships>
 </file>