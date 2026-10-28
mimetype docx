--- v0 (2026-09-13)
+++ v1 (2026-10-28)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1e2a78c2ad5a4a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R53afd45dc2864c4c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:ind w:left="300" w:right="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3362325" cy="828675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="https://www.polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
+                    <pic:cNvPr id="2" name="https://polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_3e830958409b41799c4d44e0159f1a00"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_d38d7f21c0f942859f0c8f79cdd1d4c5"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3362325" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="300" w:right="300"/>
@@ -189,27 +189,27 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In plant news, Sinopec Yanshan Petrochemical has restarted its No.3 Polypropylene (PP) unit this week. The unit was shut for maintenance on June 3, 2024. Located in Beijing, China, the No.3 unit has a production capacity of 280,000 mt/year.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_3e830958409b41799c4d44e0159f1a00" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_d38d7f21c0f942859f0c8f79cdd1d4c5" /></Relationships>
+</file>