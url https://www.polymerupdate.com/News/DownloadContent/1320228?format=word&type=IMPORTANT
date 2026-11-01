--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd3fcc00fb4864323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc91e54cbdae14698" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:ind w:left="300" w:right="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3362325" cy="828675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="https://www.polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
+                    <pic:cNvPr id="2" name="https://polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_6651845d3ab24522aad408d230caea1e"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_44cd6feef9c0433286ab2221541bf072"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3362325" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="300" w:right="300"/>
@@ -165,27 +165,27 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In plant news, Ningxia Baofeng Energy has shut down its Polypropylene (PP) units for maintenance. Further details on the duration of the shutdown could not be ascertained. Located in Yinchuan, Ningxia in China, the three PP units have production capacities of 300,000 mt/year, 330,000 mt/year and 500,000 mt/year respectively.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_6651845d3ab24522aad408d230caea1e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_44cd6feef9c0433286ab2221541bf072" /></Relationships>
 </file>