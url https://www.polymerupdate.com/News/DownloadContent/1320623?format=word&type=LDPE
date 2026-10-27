--- v0 (2026-09-12)
+++ v1 (2026-10-27)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0bbe5f7738d24c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R124b2381311e49a4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:ind w:left="300" w:right="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3362325" cy="828675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="https://www.polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
+                    <pic:cNvPr id="2" name="https://polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_7729208dc23349d2810c52e7a3944c9d"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_f1238b12e08847f8bf92526a2eff5b9f"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3362325" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="300" w:right="300"/>
@@ -201,51 +201,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7277100" cy="3228975"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20240703160140179_LDPEFEA.jpg" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_f42f29767dcc4d359f5165d53a5e43ac"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_2f2995ecbcc144c88907852c4adf22cf"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7277100" cy="3228975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -310,51 +310,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7277100" cy="3228975"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 4" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20240703160146033_LDPESEA.jpg" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_4ea142f2a21a43c4a43a6c1453c0ae8b"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_45723051795542eb9f46f2db0d3bfa2c"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7277100" cy="3228975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -419,51 +419,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7277100" cy="3228975"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Picture 5" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20240703160150973_LDPEIND.jpg" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_103fefca776a4365b71a6019a01241bb"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_e2b0b87818634d1482d6138a2f2e9a38"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7277100" cy="3228975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -685,27 +685,27 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhongtian Hechuang has taken off stream its Low density polyethylene (LDPE) unit for maintenance on June 17, 2024. The unit is slated to remain offline until end July 2024. Located in Ordos, Inner Mongolia in China, the unit has a production capacity of 370,000 mt/year.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_7729208dc23349d2810c52e7a3944c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="img_4ea142f2a21a43c4a43a6c1453c0ae8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="img_f42f29767dcc4d359f5165d53a5e43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="img_103fefca776a4365b71a6019a01241bb" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="img_2f2995ecbcc144c88907852c4adf22cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="img_e2b0b87818634d1482d6138a2f2e9a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="img_45723051795542eb9f46f2db0d3bfa2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_f1238b12e08847f8bf92526a2eff5b9f" /></Relationships>
 </file>