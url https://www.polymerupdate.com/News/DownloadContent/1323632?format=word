--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1b1dc842417243e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R92932891b8eb46c2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:ind w:left="300" w:right="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3362325" cy="828675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="https://www.polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
+                    <pic:cNvPr id="2" name="https://polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_720cffdbe1dc40758ef419e308460e47"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_3d93d7d293d4431e860ebc28e96c3527"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3362325" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="300" w:right="300"/>
@@ -177,51 +177,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="11382375" cy="5067300"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20240718111637800_PVC_FEA.jpg" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_69c989c367664ac69f323cf3a82832c3"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_19a534fbbee94aff8a1f4b275b9ab801"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="11382375" cy="5067300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -334,51 +334,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="11382375" cy="5067300"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 4" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20240718111647253_PVC_SEA.jpg" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_e224ccfd095e4586a88ce717680dbef9"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_8d326ed61e69491c9d2497ea4ed13a81"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="11382375" cy="5067300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -443,51 +443,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="11382375" cy="5067300"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Picture 5" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20240718111641649_PVC_IND.jpg" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_582626b35bd240fc968db9c4578a6aae"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_ad88923684fe4588add28dd52fb252ab"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="11382375" cy="5067300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -853,27 +853,27 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In another plant news, Tokuyama Corp has taken off stream its Vinyl chloride monomer (VCM) unit for maintenance on July 11, 2024. Further details on the duration of the shutdown could not be ascertained. Located in Tokuyama, Japan, the VCM unit has a production capacity of 330,000 mt/year.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_720cffdbe1dc40758ef419e308460e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="img_69c989c367664ac69f323cf3a82832c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="img_582626b35bd240fc968db9c4578a6aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="img_e224ccfd095e4586a88ce717680dbef9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="img_19a534fbbee94aff8a1f4b275b9ab801" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="img_ad88923684fe4588add28dd52fb252ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="img_8d326ed61e69491c9d2497ea4ed13a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_3d93d7d293d4431e860ebc28e96c3527" /></Relationships>
 </file>