--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rcdc04a15ac894a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc112cf80486f4406" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:ind w:left="300" w:right="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3362325" cy="828675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="https://www.polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
+                    <pic:cNvPr id="2" name="https://polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_5d459a531a8d42c7854158a832d2922b"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_ec5c65231ae64d19b6b2c37020f5cd5a"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3362325" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="300" w:right="300"/>
@@ -285,27 +285,27 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In other plant news, Petronas Chemicals Mtbe has been running its propane dehydrogenation (PDH) plant at curtailed capacity levels over November and December 2024. The reason behind the production cut could not be ascertained. Located in Kuantan, Malaysia, the PDH plant has a propylene production capacity of 380,000 mt/year.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_5d459a531a8d42c7854158a832d2922b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_ec5c65231ae64d19b6b2c37020f5cd5a" /></Relationships>
 </file>