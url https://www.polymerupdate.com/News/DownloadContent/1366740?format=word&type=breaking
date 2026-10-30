--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R536675b1ff0e44af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re023916cfa7e4857" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:ind w:left="300" w:right="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3362325" cy="828675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="https://www.polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
+                    <pic:cNvPr id="2" name="https://polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_864f37c7d9f145c9b5a39e8d2330d1cd"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_ac05306f3fe9467891ac827efa68d275"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3362325" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="300" w:right="300"/>
@@ -134,51 +134,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:bdr w:val="single" w:sz="0"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4762500" cy="7391400"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20250207145346598_PP_Europe_7Feb2025.png" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_3f144fc3965c41af82e8153c7e9bb3e6"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_f399cec8770b46608c1ec3e3651c75e2"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4762500" cy="7391400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -273,51 +273,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7248525" cy="3114675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 4" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20250207143717567_PPFCA.jpg" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_2e2ef7f52f8e4b158d4a2cab8c2f1006"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_d31eb5f3ba364e82939f125f53fa37e4"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7248525" cy="3114675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -363,27 +363,27 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">European Propylene contract price for February 2025 settled at the Euro 1127.50/MT FD North West Europe levels. This price represents a surge of Euro 52.50/mt from its January 2025 settlement levels.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_864f37c7d9f145c9b5a39e8d2330d1cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="img_2e2ef7f52f8e4b158d4a2cab8c2f1006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="img_3f144fc3965c41af82e8153c7e9bb3e6" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="img_d31eb5f3ba364e82939f125f53fa37e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_f399cec8770b46608c1ec3e3651c75e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="img_ac05306f3fe9467891ac827efa68d275" /></Relationships>
 </file>