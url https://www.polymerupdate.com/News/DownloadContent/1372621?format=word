--- v0 (2026-09-22)
+++ v1 (2026-09-22)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R81c16844d00d4c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R77a8020bce3e4b3a" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:ind w:left="300" w:right="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3362325" cy="828675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="https://polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_8eb740e4b9e04d35af30bb96b1154c35"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_98bc6401a31b4daf9a0c5ccbd7ce207d"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3362325" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="300" w:right="300"/>
@@ -153,51 +153,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:bdr w:val="single" w:sz="0"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5238750" cy="3543300"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20250305153230621_PP_Asia_5Mar2025_Img1.png" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_f5b05e19ce724a8f9030eba78823e3b2"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_ce2fef4080c0456aad15aa7c879d7c40"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5238750" cy="3543300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -381,51 +381,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:bdr w:val="single" w:sz="0"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6667500" cy="2428875"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 4" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20250305153238540_PP_Asia_5Mar2025_Img2.png" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_4501f288d2ff46e3ad6c805a8a06c68b"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_fbc58a3f93ca4ebca4d34d270ec3c22d"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6667500" cy="2428875"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -719,27 +719,27 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In another plant news, Tianjin Petrochemical has taken off stream its No.2 Polypropylene (PP) unit on February 24, 2025 for maintenance. The unit is slated to remain offline until April 26, 2025. Located in Tianjin, China, the No.2 unit has a production capacity 200,000 mt/year.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_4501f288d2ff46e3ad6c805a8a06c68b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="img_f5b05e19ce724a8f9030eba78823e3b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="img_8eb740e4b9e04d35af30bb96b1154c35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_ce2fef4080c0456aad15aa7c879d7c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="img_fbc58a3f93ca4ebca4d34d270ec3c22d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="img_98bc6401a31b4daf9a0c5ccbd7ce207d" /></Relationships>
 </file>