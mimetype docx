--- v0 (2026-09-17)
+++ v1 (2026-11-05)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R85ed3a6b4c2d48fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rdeab4d76fb6a48a0" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:ind w:left="300" w:right="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3362325" cy="828675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="https://www.polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
+                    <pic:cNvPr id="2" name="https://polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_6e1b0e6d47244227b745005e5664a7f6"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_4ebcc82424564c46874864fd4fed19a8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3362325" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="300" w:right="300"/>
@@ -154,51 +154,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:bdr w:val="single" w:sz="0"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4762500" cy="2600325"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20250502155727300_HDPE_Europe_2May2025.png" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_ba9bf246d55d4fb297247b81724d6402"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_d9dc8a9098c24ed49762e29f8dcbc655"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4762500" cy="2600325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -286,51 +286,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:bdr w:val="single" w:sz="0"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7267575" cy="3114675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 4" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20250502134737408_HDPEBM.jpg" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_b2ef30d163f947d0b3ba4e707b52010e"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_60b705c3aeb642f6b5fccc314ebdabba"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7267575" cy="3114675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -410,51 +410,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:bdr w:val="single" w:sz="0"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7267575" cy="3114675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Picture 5" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20250502134741447_HDPEFCA.jpg" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_60cbbc4a8ae94a1aa784ed36be25a9aa"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_135b650b1a444626b3d79b2cf66d581a"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7267575" cy="3114675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -486,51 +486,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:bdr w:val="single" w:sz="0"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2314575"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Picture 6" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20250502155721701_HDPE_Europe_2May2025_1.png" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_fad5ba47e74840bf9ceceda222d64613"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_0d932ed42fa64a1abbc160d142535a28"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2314575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -560,27 +560,27 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">European Ethylene contract price for May 2025 settled at the Euro 1135/MT FD North West Europe levels. This price represents a plunge of Euro 70/MT from its April 2025 settlement levels.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_ba9bf246d55d4fb297247b81724d6402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="img_60cbbc4a8ae94a1aa784ed36be25a9aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="img_fad5ba47e74840bf9ceceda222d64613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="img_6e1b0e6d47244227b745005e5664a7f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="img_b2ef30d163f947d0b3ba4e707b52010e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_4ebcc82424564c46874864fd4fed19a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="img_d9dc8a9098c24ed49762e29f8dcbc655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="img_0d932ed42fa64a1abbc160d142535a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="img_135b650b1a444626b3d79b2cf66d581a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="img_60b705c3aeb642f6b5fccc314ebdabba" /></Relationships>
 </file>