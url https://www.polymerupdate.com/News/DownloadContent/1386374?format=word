--- v0 (2026-09-22)
+++ v1 (2026-11-07)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R88f1eeeda9434f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rbb0cc35f3268430d" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:ind w:left="300" w:right="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3362325" cy="828675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="https://polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_b5be3120e66f44f295e0dfccbad4cd2d"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_ad8d9625628d483daad4105fb9b87ebb"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3362325" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="300" w:right="300"/>
@@ -130,51 +130,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:bdr w:val="single" w:sz="0"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4762500" cy="2914650"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20250507161734306_PP_Asia_News_Img1.png" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_bbec4c9aab1d4dcd85effb985b094939"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_f0d20aac34064f3686e7bc95bae234f1"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4762500" cy="2914650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -238,51 +238,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:bdr w:val="single" w:sz="0"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6667500" cy="2847975"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Picture 4" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20250507142710777_PPFEA.jpg" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_318b3ba7866442d587bbfa7c8d0fced2"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_ff1a3937dc4f4dff9f703bc4fcf5b0e0"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6667500" cy="2847975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -410,51 +410,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:bdr w:val="single" w:sz="0"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7277100" cy="3124200"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Picture 5" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20250507142715084_PPSEA.jpg" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_dc08fc15745e48c2a9efc8c5ac2e9fe1"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_d5824eb20a7c40feb67f441eec5ca478"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7277100" cy="3124200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -568,51 +568,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:bdr w:val="single" w:sz="0"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4762500" cy="2009774"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Picture 6" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20250507161739319_PP_Asia_News_Img2.jpg" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_61d44cdbdf96437fa814a38ff33d24c0"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_7efb73f2cafc48ae81771ef57285eb15"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4762500" cy="2009774"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -644,51 +644,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:bdr w:val="single" w:sz="0"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7277100" cy="3124200"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Picture 7" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="https://api.polymerupdate.com//Assets//FileUploadForNews//20250507142719083_PPIND.jpg" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_73dba9ee9ab6437abd1b0db7afedb8bb"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_f4a9aa293bae46ebb6568d865bcbecbb"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7277100" cy="3124200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -982,27 +982,27 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Juzhengyuan has taken off stream its No.1 Polypropylene (PP) unit in early May 2025 for maintenance. The unit is slated to remain offline for about one and a half month. Located in Dongguan, Guangdong province of China, the No.1 PP unit has a production capacity of 300,000 mt/year.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="img_73dba9ee9ab6437abd1b0db7afedb8bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="img_dc08fc15745e48c2a9efc8c5ac2e9fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="img_318b3ba7866442d587bbfa7c8d0fced2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_bbec4c9aab1d4dcd85effb985b094939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="img_61d44cdbdf96437fa814a38ff33d24c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="img_b5be3120e66f44f295e0dfccbad4cd2d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_ad8d9625628d483daad4105fb9b87ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="img_f4a9aa293bae46ebb6568d865bcbecbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="img_f0d20aac34064f3686e7bc95bae234f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.jpg" Id="img_ff1a3937dc4f4dff9f703bc4fcf5b0e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.jpg" Id="img_d5824eb20a7c40feb67f441eec5ca478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.jpg" Id="img_7efb73f2cafc48ae81771ef57285eb15" /></Relationships>
 </file>