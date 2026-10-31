--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R70fcf504c11b4b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9a72bfb0ff6542f7" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="300"/>
         <w:ind w:left="300" w:right="300"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:drawing>
           <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3362325" cy="828675"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="https://www.polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
+                    <pic:cNvPr id="2" name="https://polymerupdate.com/Content/images/logo.png" descr="Polymerupdate Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_9e3be8c8bcc94a0ab4785647fd891103"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="img_047f4113fd27486ea178b5052e3b2707"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3362325" cy="828675"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="300" w:right="300"/>
@@ -213,27 +213,27 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In plant news, SP Chemicals has taken off stream its ethylbenzene (EB)/styrene monomer (SM) plant for maintenance on September 4, 2025. Details regarding the duration of the shutdown remain unclear, and confirmation from an authorized source is still pending. Located at Taixing, Jiangsu province in China, the plant has a production capacity of 320,000 mt/year.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_9e3be8c8bcc94a0ab4785647fd891103" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="img_047f4113fd27486ea178b5052e3b2707" /></Relationships>
+</file>